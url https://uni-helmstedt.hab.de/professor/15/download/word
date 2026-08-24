--- v0 (2026-07-08)
+++ v1 (2026-08-24)
@@ -5828,51 +5828,51 @@
               <w:rPr>
                 <w:rStyle w:val="BodyText"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
         <w:t>Zitierhinweis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyText"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prof. Heinrich Binnius. In: Wissensproduktion an der Universität Helmstedt. Forschungsportal zur frühneuzeitlichen Universitätsgeschichte. Hrsg. von der Herzog August Bibliothek Wolfenbüttel. 2010–2013. Relaunch 2026. Permalink: https://uni-helmstedt.hab.de/prof-15-binnius [08.07.2026]</w:t>
+        <w:t xml:space="preserve">Prof. Heinrich Binnius. In: Wissensproduktion an der Universität Helmstedt. Forschungsportal zur frühneuzeitlichen Universitätsgeschichte. Hrsg. von der Herzog August Bibliothek Wolfenbüttel. 2010–2013. Relaunch 2026. Permalink: https://uni-helmstedt.hab.de/prof-15-binnius [24.08.2026]</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="first" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:titlePg/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="2600" w:right="1500" w:bottom="1200" w:left="1500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>