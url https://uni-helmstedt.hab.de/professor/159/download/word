--- v0 (2026-07-08)
+++ v1 (2026-08-24)
@@ -603,51 +603,51 @@
         <w:pStyle w:val="ListEntry"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyText"/>
         </w:rPr>
         <w:t xml:space="preserve">Hermannvs Niger I.V.D. diebus Lunae, Martis et Mercurij, hora nona matutina in enarratione Tit. C. de pact. progredietur: Ita quidem, ut more hactenus usurpato, singula eiusdam tituli rescripta, inio singulas cuiusq. rescripti quaestiones, per rationes dubitandi ac decendi, ex solis iuris Vtriusq. textibus, omissis interpretum allegationibus, collectas sit expositurus. [...], Wintersemester 1587/1588</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Zitierhinweis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyText"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prof. Hermann Niger. In: Wissensproduktion an der Universität Helmstedt. Forschungsportal zur frühneuzeitlichen Universitätsgeschichte. Hrsg. von der Herzog August Bibliothek Wolfenbüttel. 2010–2013. Relaunch 2026. Permalink: https://uni-helmstedt.hab.de/prof-159-niger [08.07.2026]</w:t>
+        <w:t xml:space="preserve">Prof. Hermann Niger. In: Wissensproduktion an der Universität Helmstedt. Forschungsportal zur frühneuzeitlichen Universitätsgeschichte. Hrsg. von der Herzog August Bibliothek Wolfenbüttel. 2010–2013. Relaunch 2026. Permalink: https://uni-helmstedt.hab.de/prof-159-niger [24.08.2026]</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="first" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:titlePg/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="2600" w:right="1500" w:bottom="1200" w:left="1500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>