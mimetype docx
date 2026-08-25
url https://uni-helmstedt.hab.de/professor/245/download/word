--- v0 (2026-07-09)
+++ v1 (2026-08-25)
@@ -612,51 +612,51 @@
         <w:pStyle w:val="ListEntry"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyText"/>
         </w:rPr>
         <w:t xml:space="preserve">Georg. Henric Zincke, D. iubente et volente Serenissimo ac Clementissimo Duce, huiusque Iuliae Carolinae Nutritore optimo, et quidem ob easdem, quas nuper in Catalogo Lectionum astiuo exposuit, causas, adhuc dum absens, explicationes suas in Cameralibus et Iure, tam publicas quam priuatas, imposterum, si forte aduentus contingat, indicaturus est., Wintersemester 1751/1752</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Zitierhinweis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyText"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prof. Georg Heinrich Zincke. In: Wissensproduktion an der Universität Helmstedt. Forschungsportal zur frühneuzeitlichen Universitätsgeschichte. Hrsg. von der Herzog August Bibliothek Wolfenbüttel. 2010–2013. Relaunch 2026. Permalink: https://uni-helmstedt.hab.de/prof-245-zincke [09.07.2026]</w:t>
+        <w:t xml:space="preserve">Prof. Georg Heinrich Zincke. In: Wissensproduktion an der Universität Helmstedt. Forschungsportal zur frühneuzeitlichen Universitätsgeschichte. Hrsg. von der Herzog August Bibliothek Wolfenbüttel. 2010–2013. Relaunch 2026. Permalink: https://uni-helmstedt.hab.de/prof-245-zincke [25.08.2026]</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="first" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:titlePg/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="2600" w:right="1500" w:bottom="1200" w:left="1500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>