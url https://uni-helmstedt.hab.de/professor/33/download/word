--- v0 (2026-07-08)
+++ v1 (2026-08-24)
@@ -1152,51 +1152,51 @@
         <w:pStyle w:val="ListEntry"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyText"/>
         </w:rPr>
         <w:t xml:space="preserve">contributor in: Christian Breithaupt: Praematurum Atque Inopinatum Obitum Viri Summe Reverendi Atque Excellentissimi Dn. Henrici Joannis Bytemeisteri S. S. Theol. Doctoris Eiusdemque In Hac Academia Professoris Publici Ordinarii Die XXII. Aprilis Anni MDCCXLVI. Pie Placideque Defuncti Il, 22.04.1749</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
         <w:t>Zitierhinweis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyText"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prof. Heinrich Johann Bytemeister. In: Wissensproduktion an der Universität Helmstedt. Forschungsportal zur frühneuzeitlichen Universitätsgeschichte. Hrsg. von der Herzog August Bibliothek Wolfenbüttel. 2010–2013. Relaunch 2026. Permalink: https://uni-helmstedt.hab.de/prof-33-bytemeister [08.07.2026]</w:t>
+        <w:t xml:space="preserve">Prof. Heinrich Johann Bytemeister. In: Wissensproduktion an der Universität Helmstedt. Forschungsportal zur frühneuzeitlichen Universitätsgeschichte. Hrsg. von der Herzog August Bibliothek Wolfenbüttel. 2010–2013. Relaunch 2026. Permalink: https://uni-helmstedt.hab.de/prof-33-bytemeister [24.08.2026]</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="first" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:titlePg/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="2600" w:right="1500" w:bottom="1200" w:left="1500" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>